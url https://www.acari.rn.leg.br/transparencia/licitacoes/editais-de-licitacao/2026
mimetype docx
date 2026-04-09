--- v0 (2026-02-23)
+++ v1 (2026-04-09)
@@ -214,200 +214,200 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FE5CD48" w14:textId="77777777" w:rsidR="009143F5" w:rsidRPr="009143F5" w:rsidRDefault="009143F5" w:rsidP="009143F5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E0108C3" w14:textId="77777777" w:rsidR="009143F5" w:rsidRPr="009143F5" w:rsidRDefault="009143F5" w:rsidP="009143F5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63576527" w14:textId="2B734A12" w:rsidR="0046660D" w:rsidRPr="009143F5" w:rsidRDefault="009143F5" w:rsidP="0046660D">
+    <w:p w14:paraId="63576527" w14:textId="58C403A4" w:rsidR="0046660D" w:rsidRPr="009143F5" w:rsidRDefault="009143F5" w:rsidP="0046660D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Acari-</w:t>
       </w:r>
       <w:r w:rsidRPr="009143F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">RN, </w:t>
       </w:r>
-      <w:r w:rsidR="0046660D">
-[...5 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00E66C96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="009143F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
-      <w:r w:rsidR="0046660D">
-[...5 lines deleted...]
-        <w:t>fevereiro</w:t>
+      <w:r w:rsidR="00E66C96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>abril</w:t>
       </w:r>
       <w:r w:rsidRPr="009143F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de 202</w:t>
       </w:r>
       <w:r w:rsidR="0046660D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0046660D" w:rsidRPr="009143F5">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1FE985D0" w14:textId="77777777" w:rsidR="00ED62F0" w:rsidRDefault="00ED62F0" w:rsidP="009B0CC3">
+    <w:p w14:paraId="6F3A8A98" w14:textId="77777777" w:rsidR="00AA2A63" w:rsidRDefault="00AA2A63" w:rsidP="009B0CC3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30A51EA6" w14:textId="77777777" w:rsidR="00ED62F0" w:rsidRDefault="00ED62F0" w:rsidP="009B0CC3">
+    <w:p w14:paraId="461D6CFC" w14:textId="77777777" w:rsidR="00AA2A63" w:rsidRDefault="00AA2A63" w:rsidP="009B0CC3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62B8D7B1" w14:textId="77777777" w:rsidR="00ED62F0" w:rsidRDefault="00ED62F0" w:rsidP="009B0CC3">
+    <w:p w14:paraId="627C7CA0" w14:textId="77777777" w:rsidR="00AA2A63" w:rsidRDefault="00AA2A63" w:rsidP="009B0CC3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="372ABB55" w14:textId="77777777" w:rsidR="00ED62F0" w:rsidRDefault="00ED62F0" w:rsidP="009B0CC3">
+    <w:p w14:paraId="321ECB03" w14:textId="77777777" w:rsidR="00AA2A63" w:rsidRDefault="00AA2A63" w:rsidP="009B0CC3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="056062B9" w14:textId="196FEEBC" w:rsidR="009B0CC3" w:rsidRDefault="009B0CC3">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="762659BE" wp14:editId="40F11316">
           <wp:extent cx="5400040" cy="996315"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -434,110 +434,117 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5400040" cy="996315"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009B0CC3"/>
     <w:rsid w:val="0004224F"/>
     <w:rsid w:val="00104C05"/>
     <w:rsid w:val="001A0AA3"/>
     <w:rsid w:val="00286705"/>
     <w:rsid w:val="002D36A3"/>
     <w:rsid w:val="002E124D"/>
     <w:rsid w:val="002E484D"/>
     <w:rsid w:val="00305F52"/>
     <w:rsid w:val="00341A7C"/>
+    <w:rsid w:val="0040035F"/>
+    <w:rsid w:val="00421070"/>
     <w:rsid w:val="0045794B"/>
     <w:rsid w:val="00465D6D"/>
     <w:rsid w:val="0046660D"/>
     <w:rsid w:val="004776E5"/>
     <w:rsid w:val="004A29B6"/>
     <w:rsid w:val="004B3E49"/>
+    <w:rsid w:val="004C1F4E"/>
     <w:rsid w:val="00565F99"/>
     <w:rsid w:val="005821EA"/>
     <w:rsid w:val="005862E0"/>
+    <w:rsid w:val="005D1AB5"/>
     <w:rsid w:val="005D3696"/>
     <w:rsid w:val="00690831"/>
     <w:rsid w:val="006E1D48"/>
     <w:rsid w:val="007E1614"/>
     <w:rsid w:val="0085158C"/>
     <w:rsid w:val="009143F5"/>
     <w:rsid w:val="00945653"/>
     <w:rsid w:val="009B0CC3"/>
     <w:rsid w:val="009C6493"/>
     <w:rsid w:val="00A13075"/>
+    <w:rsid w:val="00AA2A63"/>
     <w:rsid w:val="00B535B1"/>
+    <w:rsid w:val="00B5430D"/>
     <w:rsid w:val="00C74D8C"/>
     <w:rsid w:val="00C82E25"/>
+    <w:rsid w:val="00D111C4"/>
     <w:rsid w:val="00D1264D"/>
     <w:rsid w:val="00D2616D"/>
     <w:rsid w:val="00D76E64"/>
     <w:rsid w:val="00E37BED"/>
+    <w:rsid w:val="00E66C96"/>
     <w:rsid w:val="00ED62F0"/>
     <w:rsid w:val="00EF6208"/>
     <w:rsid w:val="00F11759"/>
     <w:rsid w:val="00F20E0C"/>
     <w:rsid w:val="00FE1512"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -1374,74 +1381,74 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>26</Words>
-  <Characters>145</Characters>
+  <Characters>141</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>170</CharactersWithSpaces>
+  <CharactersWithSpaces>166</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Romeu Dantas</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_Enabled">
     <vt:lpwstr>true</vt:lpwstr>