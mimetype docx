--- v1 (2026-04-09)
+++ v2 (2026-05-24)
@@ -214,200 +214,200 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FE5CD48" w14:textId="77777777" w:rsidR="009143F5" w:rsidRPr="009143F5" w:rsidRDefault="009143F5" w:rsidP="009143F5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E0108C3" w14:textId="77777777" w:rsidR="009143F5" w:rsidRPr="009143F5" w:rsidRDefault="009143F5" w:rsidP="009143F5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63576527" w14:textId="58C403A4" w:rsidR="0046660D" w:rsidRPr="009143F5" w:rsidRDefault="009143F5" w:rsidP="0046660D">
+    <w:p w14:paraId="63576527" w14:textId="666D41CC" w:rsidR="0046660D" w:rsidRPr="009143F5" w:rsidRDefault="009143F5" w:rsidP="0046660D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Acari-</w:t>
       </w:r>
       <w:r w:rsidRPr="009143F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">RN, </w:t>
       </w:r>
-      <w:r w:rsidR="00E66C96">
-[...5 lines deleted...]
-        <w:t>8</w:t>
+      <w:r w:rsidR="00CF091B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="009143F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
-      <w:r w:rsidR="00E66C96">
-[...5 lines deleted...]
-        <w:t>abril</w:t>
+      <w:r w:rsidR="00CF091B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>maio</w:t>
       </w:r>
       <w:r w:rsidRPr="009143F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de 202</w:t>
       </w:r>
       <w:r w:rsidR="0046660D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0046660D" w:rsidRPr="009143F5">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F3A8A98" w14:textId="77777777" w:rsidR="00AA2A63" w:rsidRDefault="00AA2A63" w:rsidP="009B0CC3">
+    <w:p w14:paraId="1359DDC1" w14:textId="77777777" w:rsidR="00753CC2" w:rsidRDefault="00753CC2" w:rsidP="009B0CC3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="461D6CFC" w14:textId="77777777" w:rsidR="00AA2A63" w:rsidRDefault="00AA2A63" w:rsidP="009B0CC3">
+    <w:p w14:paraId="173CD05F" w14:textId="77777777" w:rsidR="00753CC2" w:rsidRDefault="00753CC2" w:rsidP="009B0CC3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="627C7CA0" w14:textId="77777777" w:rsidR="00AA2A63" w:rsidRDefault="00AA2A63" w:rsidP="009B0CC3">
+    <w:p w14:paraId="14FD4E06" w14:textId="77777777" w:rsidR="00753CC2" w:rsidRDefault="00753CC2" w:rsidP="009B0CC3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="321ECB03" w14:textId="77777777" w:rsidR="00AA2A63" w:rsidRDefault="00AA2A63" w:rsidP="009B0CC3">
+    <w:p w14:paraId="245E8508" w14:textId="77777777" w:rsidR="00753CC2" w:rsidRDefault="00753CC2" w:rsidP="009B0CC3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="056062B9" w14:textId="196FEEBC" w:rsidR="009B0CC3" w:rsidRDefault="009B0CC3">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="762659BE" wp14:editId="40F11316">
           <wp:extent cx="5400040" cy="996315"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -433,112 +433,116 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5400040" cy="996315"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009B0CC3"/>
     <w:rsid w:val="0004224F"/>
     <w:rsid w:val="00104C05"/>
     <w:rsid w:val="001A0AA3"/>
     <w:rsid w:val="00286705"/>
     <w:rsid w:val="002D36A3"/>
     <w:rsid w:val="002E124D"/>
     <w:rsid w:val="002E484D"/>
     <w:rsid w:val="00305F52"/>
     <w:rsid w:val="00341A7C"/>
+    <w:rsid w:val="003920C2"/>
     <w:rsid w:val="0040035F"/>
     <w:rsid w:val="00421070"/>
     <w:rsid w:val="0045794B"/>
     <w:rsid w:val="00465D6D"/>
     <w:rsid w:val="0046660D"/>
     <w:rsid w:val="004776E5"/>
     <w:rsid w:val="004A29B6"/>
     <w:rsid w:val="004B3E49"/>
     <w:rsid w:val="004C1F4E"/>
     <w:rsid w:val="00565F99"/>
     <w:rsid w:val="005821EA"/>
     <w:rsid w:val="005862E0"/>
     <w:rsid w:val="005D1AB5"/>
     <w:rsid w:val="005D3696"/>
     <w:rsid w:val="00690831"/>
     <w:rsid w:val="006E1D48"/>
+    <w:rsid w:val="00753CC2"/>
+    <w:rsid w:val="007A214E"/>
     <w:rsid w:val="007E1614"/>
     <w:rsid w:val="0085158C"/>
     <w:rsid w:val="009143F5"/>
     <w:rsid w:val="00945653"/>
     <w:rsid w:val="009B0CC3"/>
     <w:rsid w:val="009C6493"/>
     <w:rsid w:val="00A13075"/>
     <w:rsid w:val="00AA2A63"/>
     <w:rsid w:val="00B535B1"/>
     <w:rsid w:val="00B5430D"/>
     <w:rsid w:val="00C74D8C"/>
     <w:rsid w:val="00C82E25"/>
+    <w:rsid w:val="00CF091B"/>
     <w:rsid w:val="00D111C4"/>
     <w:rsid w:val="00D1264D"/>
     <w:rsid w:val="00D2616D"/>
     <w:rsid w:val="00D76E64"/>
     <w:rsid w:val="00E37BED"/>
     <w:rsid w:val="00E66C96"/>
     <w:rsid w:val="00ED62F0"/>
     <w:rsid w:val="00EF6208"/>
     <w:rsid w:val="00F11759"/>
     <w:rsid w:val="00F20E0C"/>
     <w:rsid w:val="00FE1512"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -1380,75 +1384,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>26</Words>
+  <Words>25</Words>
   <Characters>141</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>166</CharactersWithSpaces>
+  <CharactersWithSpaces>165</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Romeu Dantas</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_Enabled">
     <vt:lpwstr>true</vt:lpwstr>